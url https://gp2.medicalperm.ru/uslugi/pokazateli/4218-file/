--- v0 (2026-05-24)
+++ v1 (2026-06-13)
@@ -1,2132 +1,5952 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
-    <w:p w:rsidR="00263456" w:rsidRPr="00263456" w:rsidRDefault="00263456" w:rsidP="00263456">
-[...189 lines deleted...]
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:pBdr/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="atLeast" w:line="450" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Статья 80. Программа государственных гарантий бесплатного оказания гражданам медицинской помощи</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="dst109"/>
+      <w:bookmarkStart w:id="1" w:name="dst100803"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00263456">
-[...210 lines deleted...]
-        <w:r w:rsidRPr="00263456">
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>1. В рамках </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://www.consultant.ru/document/cons_doc_LAW_141711/9239bf600915be9dd13b739da533f6ccb7250734/" \l "dst100068"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>программы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t> государственных гарантий бесплатного оказания гражданам медицинской помощи (за исключением медицинской помощи, оказываемой в рамках клинической апробации) предоставляются:</w:t>
+      </w:r>
+      <w:r>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="2">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="line">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7560310" cy="175260"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1" name="Врезка1"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7560310" cy="175260"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:bidi w:val="0"/>
+                              <w:spacing w:before="0" w:after="140"/>
+                              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr/>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchor="t" lIns="0" tIns="0" rIns="0" bIns="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect style="position:absolute;rotation:-0;width:595.3pt;height:13.8pt;mso-wrap-distance-left:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-bottom:0pt;margin-top:0pt;mso-position-vertical:top;mso-position-vertical-relative:text;margin-left:0pt;mso-position-horizontal-relative:page">
+                <v:textbox inset="0in,0in,0in,0in">
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:bidi w:val="0"/>
+                        <w:spacing w:before="0" w:after="140"/>
+                        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr/>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="none"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="3">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="line">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="276225" cy="200025"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Врезка2"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="276225" cy="200025"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:bidi w:val="0"/>
+                              <w:spacing w:before="0" w:after="140"/>
+                              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr/>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchor="t" lIns="0" tIns="0" rIns="0" bIns="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect style="position:absolute;rotation:-0;width:21.75pt;height:15.75pt;mso-wrap-distance-left:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-bottom:0pt;margin-top:0pt;mso-position-vertical:top;mso-position-vertical-relative:text;margin-left:0pt;mso-position-horizontal-relative:page">
+                <v:textbox inset="0in,0in,0in,0in">
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:bidi w:val="0"/>
+                        <w:spacing w:before="0" w:after="140"/>
+                        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr/>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="none"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:pBdr/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>(в ред. Федерального </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://www.consultant.ru/document/cons_doc_LAW_176159/3d0cac60971a511280cbba229d9b6329c07731f7/" \l "dst100027"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t> от 08.03.2015 N 55-ФЗ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:pBdr/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>(см. текст в предыдущей </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId2">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:color w:val="0000FF"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:shd w:fill="auto" w:val="clear"/>
           </w:rPr>
-          <w:t>перечнем</w:t>
+          <w:t>редакции</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00263456">
-[...145 lines deleted...]
-        <w:r w:rsidRPr="00263456">
+      <w:r>
+        <w:rPr/>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="dst100804"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>1) первичная медико-санитарная помощь, в том числе доврачебная, врачебная и специализированная;</w:t>
+      </w:r>
+      <w:r>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="4">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="line">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7560310" cy="175260"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="3" name="Врезка3"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7560310" cy="175260"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:bidi w:val="0"/>
+                              <w:spacing w:before="0" w:after="140"/>
+                              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr/>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchor="t" lIns="0" tIns="0" rIns="0" bIns="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect style="position:absolute;rotation:-0;width:595.3pt;height:13.8pt;mso-wrap-distance-left:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-bottom:0pt;margin-top:0pt;mso-position-vertical:top;mso-position-vertical-relative:text;margin-left:0pt;mso-position-horizontal-relative:page">
+                <v:textbox inset="0in,0in,0in,0in">
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:bidi w:val="0"/>
+                        <w:spacing w:before="0" w:after="140"/>
+                        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr/>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="none"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="5">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="line">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="276225" cy="200025"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="4" name="Врезка4"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="276225" cy="200025"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:bidi w:val="0"/>
+                              <w:spacing w:before="0" w:after="140"/>
+                              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr/>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchor="t" lIns="0" tIns="0" rIns="0" bIns="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect style="position:absolute;rotation:-0;width:21.75pt;height:15.75pt;mso-wrap-distance-left:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-bottom:0pt;margin-top:0pt;mso-position-vertical:top;mso-position-vertical-relative:text;margin-left:0pt;mso-position-horizontal-relative:page">
+                <v:textbox inset="0in,0in,0in,0in">
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:bidi w:val="0"/>
+                        <w:spacing w:before="0" w:after="140"/>
+                        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr/>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="none"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="dst101180"/>
+      <w:bookmarkStart w:id="4" w:name="dst100805"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>2) специализированная медицинская помощь, высокотехнологичная медицинская помощь, являющаяся частью специализированной медицинской помощи;</w:t>
+      </w:r>
+      <w:r>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="6">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="line">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7560310" cy="175260"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="5" name="Врезка5"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7560310" cy="175260"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:bidi w:val="0"/>
+                              <w:spacing w:before="0" w:after="140"/>
+                              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr/>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchor="t" lIns="0" tIns="0" rIns="0" bIns="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect style="position:absolute;rotation:-0;width:595.3pt;height:13.8pt;mso-wrap-distance-left:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-bottom:0pt;margin-top:0pt;mso-position-vertical:top;mso-position-vertical-relative:text;margin-left:0pt;mso-position-horizontal-relative:page">
+                <v:textbox inset="0in,0in,0in,0in">
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:bidi w:val="0"/>
+                        <w:spacing w:before="0" w:after="140"/>
+                        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr/>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="none"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="7">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="line">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="276225" cy="200025"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="6" name="Врезка6"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="276225" cy="200025"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:bidi w:val="0"/>
+                              <w:spacing w:before="0" w:after="140"/>
+                              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr/>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchor="t" lIns="0" tIns="0" rIns="0" bIns="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect style="position:absolute;rotation:-0;width:21.75pt;height:15.75pt;mso-wrap-distance-left:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-bottom:0pt;margin-top:0pt;mso-position-vertical:top;mso-position-vertical-relative:text;margin-left:0pt;mso-position-horizontal-relative:page">
+                <v:textbox inset="0in,0in,0in,0in">
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:bidi w:val="0"/>
+                        <w:spacing w:before="0" w:after="140"/>
+                        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr/>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="none"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:pBdr/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>(п. 2 в ред. Федерального </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://www.consultant.ru/document/cons_doc_LAW_470677/589f7e1c87c3da033b21bd2340a1dfb8e637b897/" \l "dst101340"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t> от 25.11.2013 N 317-ФЗ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:pBdr/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>(см. текст в предыдущей </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId3">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:color w:val="0000FF"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:shd w:fill="auto" w:val="clear"/>
           </w:rPr>
-          <w:t>части 2 статьи 6</w:t>
+          <w:t>редакции</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00263456">
-[...288 lines deleted...]
-        <w:r w:rsidRPr="00263456">
+      <w:r>
+        <w:rPr/>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:pBdr/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="540" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="dst100806"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>3) скорая медицинская помощь, в том числе скорая специализированная;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="dst100807"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>4) паллиативная медицинская помощь в медицинских организациях.</w:t>
+      </w:r>
+      <w:r>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="8">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="line">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7560310" cy="175260"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="7" name="Врезка7"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7560310" cy="175260"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:bidi w:val="0"/>
+                              <w:spacing w:before="0" w:after="140"/>
+                              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr/>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchor="t" lIns="0" tIns="0" rIns="0" bIns="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect style="position:absolute;rotation:-0;width:595.3pt;height:13.8pt;mso-wrap-distance-left:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-bottom:0pt;margin-top:0pt;mso-position-vertical:top;mso-position-vertical-relative:text;margin-left:0pt;mso-position-horizontal-relative:page">
+                <v:textbox inset="0in,0in,0in,0in">
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:bidi w:val="0"/>
+                        <w:spacing w:before="0" w:after="140"/>
+                        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr/>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="none"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="9">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="line">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="276225" cy="200025"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="8" name="Врезка8"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="276225" cy="200025"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:bidi w:val="0"/>
+                              <w:spacing w:before="0" w:after="140"/>
+                              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr/>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchor="t" lIns="0" tIns="0" rIns="0" bIns="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect style="position:absolute;rotation:-0;width:21.75pt;height:15.75pt;mso-wrap-distance-left:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-bottom:0pt;margin-top:0pt;mso-position-vertical:top;mso-position-vertical-relative:text;margin-left:0pt;mso-position-horizontal-relative:page">
+                <v:textbox inset="0in,0in,0in,0in">
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:bidi w:val="0"/>
+                        <w:spacing w:before="0" w:after="140"/>
+                        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr/>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="none"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="dst417"/>
+      <w:bookmarkStart w:id="8" w:name="dst101181"/>
+      <w:bookmarkStart w:id="9" w:name="dst100808"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>2. При оказании в рамках программы государственных гарантий бесплатного оказания гражданам медицинской помощи первичной медико-санитарной помощи в условиях дневного стационара и в неотложной форме, специализированной медицинской помощи, в том числе высокотехнологичной, скорой медицинской помощи, в том числе скорой специализированной, паллиативной медицинской помощи в стационарных условиях, условиях дневного стационара и при посещениях на дому осуществляется обеспечение граждан лекарственными препаратами для медицинского применения, включенными в </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://www.consultant.ru/document/cons_doc_LAW_522588/d9d30e8e9d949deef48df3ed6478e50d581fb9c9/" \l "dst100026"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>перечень</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t> жизненно необходимых и важнейших лекарственных препаратов в соответствии с Федеральным </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId4">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:color w:val="0000FF"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:shd w:fill="auto" w:val="clear"/>
           </w:rPr>
-          <w:t>перечнем</w:t>
+          <w:t>законом</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00263456">
-[...29 lines deleted...]
-    <w:sectPr w:rsidR="003B0998" w:rsidRPr="00263456" w:rsidSect="00263456">
+      <w:r>
+        <w:rPr/>
+        <w:t> от 12 апреля 2010 года N 61-ФЗ "Об обращении лекарственных средств", и медицинскими изделиями, включенными в утвержденный Правительством Российской Федерации </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://www.consultant.ru/document/cons_doc_LAW_470444/8adc9919edfcc5d3d3097bdf553407754c93c4fd/" \l "dst100010"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>перечень</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t> медицинских изделий, имплантируемых в организм человека. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://www.consultant.ru/document/cons_doc_LAW_335491/b9fdeda99bea51ec800aa8ac6136256992c854d5/" \l "dst100010"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>Порядок</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t> формирования перечня медицинских изделий, имплантируемых в организм человека, устанавливается Правительством Российской Федерации.</w:t>
+      </w:r>
+      <w:r>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="10">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="line">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7560310" cy="175260"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="9" name="Врезка9"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7560310" cy="175260"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:bidi w:val="0"/>
+                              <w:spacing w:before="0" w:after="140"/>
+                              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr/>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchor="t" lIns="0" tIns="0" rIns="0" bIns="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect style="position:absolute;rotation:-0;width:595.3pt;height:13.8pt;mso-wrap-distance-left:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-bottom:0pt;margin-top:0pt;mso-position-vertical:top;mso-position-vertical-relative:text;margin-left:0pt;mso-position-horizontal-relative:page">
+                <v:textbox inset="0in,0in,0in,0in">
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:bidi w:val="0"/>
+                        <w:spacing w:before="0" w:after="140"/>
+                        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr/>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="none"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="11">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="line">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="276225" cy="200025"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="10" name="Врезка10"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="276225" cy="200025"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:bidi w:val="0"/>
+                              <w:spacing w:before="0" w:after="140"/>
+                              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr/>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchor="t" lIns="0" tIns="0" rIns="0" bIns="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect style="position:absolute;rotation:-0;width:21.75pt;height:15.75pt;mso-wrap-distance-left:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-bottom:0pt;margin-top:0pt;mso-position-vertical:top;mso-position-vertical-relative:text;margin-left:0pt;mso-position-horizontal-relative:page">
+                <v:textbox inset="0in,0in,0in,0in">
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:bidi w:val="0"/>
+                        <w:spacing w:before="0" w:after="140"/>
+                        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr/>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="none"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:pBdr/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>(в ред. Федеральных законов от 25.11.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://www.consultant.ru/document/cons_doc_LAW_470677/589f7e1c87c3da033b21bd2340a1dfb8e637b897/" \l "dst101342"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>N 317-ФЗ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>, от 06.03.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://www.consultant.ru/document/cons_doc_LAW_319586/" \l "dst100024"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>N 18-ФЗ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:pBdr/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>(см. текст в предыдущей </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:rPr>
+          <w:t>редакции</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="dst203"/>
+      <w:bookmarkStart w:id="11" w:name="dst111"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>2.1. Предельные отпускные цены производителей и предельные размеры оптовых надбавок к фактическим отпускным ценам на медицинские изделия, включенные в утвержденный Правительством Российской Федерации </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://www.consultant.ru/document/cons_doc_LAW_470444/8adc9919edfcc5d3d3097bdf553407754c93c4fd/" \l "dst100010"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>перечень</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t> медицинских изделий, имплантируемых в организм человека при оказании медицинской помощи в рамках программы государственных гарантий бесплатного оказания гражданам медицинской помощи, подлежат государственному регулированию и определяются в </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://www.consultant.ru/document/cons_doc_LAW_202797/401f537b41fc845aad79d68865f044b8563f77df/" \l "dst100079"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>порядке</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>, установленном Правительством Российской Федерации. Государственному регулированию не подлежат предельные отпускные цены производителей и предельные размеры оптовых надбавок к фактическим отпускным ценам на медицинские изделия, используемые для подготовки к имплантации, предотвращения осложнений при хирургических вмешательствах, доставки, фиксации и извлечения медицинских изделий, имплантируемых в организм человека, и включенные в указанный перечень.</w:t>
+      </w:r>
+      <w:r>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="12">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="line">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7560310" cy="175260"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="11" name="Врезка11"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7560310" cy="175260"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:bidi w:val="0"/>
+                              <w:spacing w:before="0" w:after="140"/>
+                              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr/>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchor="t" lIns="0" tIns="0" rIns="0" bIns="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect style="position:absolute;rotation:-0;width:595.3pt;height:13.8pt;mso-wrap-distance-left:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-bottom:0pt;margin-top:0pt;mso-position-vertical:top;mso-position-vertical-relative:text;margin-left:0pt;mso-position-horizontal-relative:page">
+                <v:textbox inset="0in,0in,0in,0in">
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:bidi w:val="0"/>
+                        <w:spacing w:before="0" w:after="140"/>
+                        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr/>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="none"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="13">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="line">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="276225" cy="200025"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="12" name="Врезка12"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="276225" cy="200025"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:bidi w:val="0"/>
+                              <w:spacing w:before="0" w:after="140"/>
+                              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr/>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchor="t" lIns="0" tIns="0" rIns="0" bIns="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect style="position:absolute;rotation:-0;width:21.75pt;height:15.75pt;mso-wrap-distance-left:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-bottom:0pt;margin-top:0pt;mso-position-vertical:top;mso-position-vertical-relative:text;margin-left:0pt;mso-position-horizontal-relative:page">
+                <v:textbox inset="0in,0in,0in,0in">
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:bidi w:val="0"/>
+                        <w:spacing w:before="0" w:after="140"/>
+                        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr/>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="none"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:pBdr/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>(часть 2.1 в ред. Федерального </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://www.consultant.ru/document/cons_doc_LAW_200581/ad890e68b83c920baeae9bb9fdc9b94feb1af0ad/" \l "dst100072"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t> от 03.07.2016 N 286-ФЗ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:pBdr/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>(см. текст в предыдущей </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:rPr>
+          <w:t>редакции</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="dst112"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>2.2. Уполномоченный федеральный орган исполнительной власти, осуществляющий функции по контролю и надзору в сфере охраны здоровья, в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:rPr>
+          <w:t>порядке</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t>, установленном Правительством Российской Федерации:</w:t>
+      </w:r>
+      <w:r>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="14">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="line">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7560310" cy="175260"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="13" name="Врезка13"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7560310" cy="175260"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:bidi w:val="0"/>
+                              <w:spacing w:before="0" w:after="140"/>
+                              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr/>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchor="t" lIns="0" tIns="0" rIns="0" bIns="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect style="position:absolute;rotation:-0;width:595.3pt;height:13.8pt;mso-wrap-distance-left:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-bottom:0pt;margin-top:0pt;mso-position-vertical:top;mso-position-vertical-relative:text;margin-left:0pt;mso-position-horizontal-relative:page">
+                <v:textbox inset="0in,0in,0in,0in">
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:bidi w:val="0"/>
+                        <w:spacing w:before="0" w:after="140"/>
+                        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr/>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="none"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="15">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="line">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="276225" cy="200025"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="14" name="Врезка14"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="276225" cy="200025"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:bidi w:val="0"/>
+                              <w:spacing w:before="0" w:after="140"/>
+                              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr/>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchor="t" lIns="0" tIns="0" rIns="0" bIns="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect style="position:absolute;rotation:-0;width:21.75pt;height:15.75pt;mso-wrap-distance-left:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-bottom:0pt;margin-top:0pt;mso-position-vertical:top;mso-position-vertical-relative:text;margin-left:0pt;mso-position-horizontal-relative:page">
+                <v:textbox inset="0in,0in,0in,0in">
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:bidi w:val="0"/>
+                        <w:spacing w:before="0" w:after="140"/>
+                        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr/>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="none"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:pBdr/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="540" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="dst113"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>1) осуществляет государственную регистрацию или перерегистрацию предельных отпускных цен производителей на медицинские изделия, включенные в утвержденный Правительством Российской Федерации перечень медицинских изделий, имплантируемых в организм человека, при оказании медицинской помощи в рамках программы государственных гарантий бесплатного оказания гражданам медицинской помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:pBdr/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="540" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="dst114"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>2) ведет государственный реестр предельных отпускных цен производителей на медицинские изделия, включенные в утвержденный Правительством Российской Федерации перечень медицинских изделий, имплантируемых в организм человека, при оказании медицинской помощи в рамках программы государственных гарантий бесплатного оказания гражданам медицинской помощи. Указанный реестр содержит следующие сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:pBdr/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="540" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="dst115"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>а) наименование производителя медицинского изделия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:pBdr/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="540" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="dst116"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>б) наименование медицинского изделия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:pBdr/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="540" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="dst117"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>в) вид медицинского изделия в номенклатурной классификации медицинских изделий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:pBdr/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="540" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="dst118"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>г) регистрационный номер медицинского изделия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:pBdr/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="540" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="dst119"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>д) зарегистрированная предельная отпускная цена производителя на медицинское изделие в рублях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:pBdr/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="540" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="dst120"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>е) дата государственной регистрации предельной отпускной цены производителя на медицинское изделие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:pBdr/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>(часть 2.2 введена Федеральным </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://www.consultant.ru/document/cons_doc_LAW_176129/3d0cac60971a511280cbba229d9b6329c07731f7/" \l "dst100012"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t> от 08.03.2015 N 33-ФЗ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="dst100809"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>3. При оказании медицинской помощи в рамках программы государственных гарантий бесплатного оказания гражданам медицинской помощи и территориальных программ государственных гарантий бесплатного оказания гражданам медицинской помощи не подлежат оплате за счет личных средств граждан:</w:t>
+      </w:r>
+      <w:r>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="16">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="line">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7560310" cy="175260"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="15" name="Врезка15"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7560310" cy="175260"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:bidi w:val="0"/>
+                              <w:spacing w:before="0" w:after="140"/>
+                              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr/>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchor="t" lIns="0" tIns="0" rIns="0" bIns="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect style="position:absolute;rotation:-0;width:595.3pt;height:13.8pt;mso-wrap-distance-left:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-bottom:0pt;margin-top:0pt;mso-position-vertical:top;mso-position-vertical-relative:text;margin-left:0pt;mso-position-horizontal-relative:page">
+                <v:textbox inset="0in,0in,0in,0in">
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:bidi w:val="0"/>
+                        <w:spacing w:before="0" w:after="140"/>
+                        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr/>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="none"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="17">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="line">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="276225" cy="200025"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="16" name="Врезка16"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="276225" cy="200025"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:bidi w:val="0"/>
+                              <w:spacing w:before="0" w:after="140"/>
+                              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr/>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchor="t" lIns="0" tIns="0" rIns="0" bIns="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect style="position:absolute;rotation:-0;width:21.75pt;height:15.75pt;mso-wrap-distance-left:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-bottom:0pt;margin-top:0pt;mso-position-vertical:top;mso-position-vertical-relative:text;margin-left:0pt;mso-position-horizontal-relative:page">
+                <v:textbox inset="0in,0in,0in,0in">
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:bidi w:val="0"/>
+                        <w:spacing w:before="0" w:after="140"/>
+                        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr/>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="none"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="dst513"/>
+      <w:bookmarkStart w:id="23" w:name="dst100810"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>1) оказание медицинских услуг, назначение и применение лекарственных препаратов, включенных в </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://www.consultant.ru/document/cons_doc_LAW_522588/d9d30e8e9d949deef48df3ed6478e50d581fb9c9/" \l "dst100026"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>перечень</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t> жизненно необходимых и важнейших лекарственных препаратов, медицинских изделий, включенных в перечень медицинских изделий, имплантируемых в организм человека, компонентов крови, лечебного питания, в том числе специализированных продуктов лечебного питания, по медицинским показаниям на основе </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:rPr>
+          <w:t>клинических рекомендаций</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t> и с учетом </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://www.consultant.ru/document/cons_doc_LAW_141711/c335af07929c2b2a5df5b1a0380b9e39598f60be/" \l "dst100005"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>стандартов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t> медицинской помощи;</w:t>
+      </w:r>
+      <w:r>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="18">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="line">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7560310" cy="175260"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="17" name="Врезка17"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7560310" cy="175260"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:bidi w:val="0"/>
+                              <w:spacing w:before="0" w:after="140"/>
+                              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr/>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchor="t" lIns="0" tIns="0" rIns="0" bIns="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect style="position:absolute;rotation:-0;width:595.3pt;height:13.8pt;mso-wrap-distance-left:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-bottom:0pt;margin-top:0pt;mso-position-vertical:top;mso-position-vertical-relative:text;margin-left:0pt;mso-position-horizontal-relative:page">
+                <v:textbox inset="0in,0in,0in,0in">
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:bidi w:val="0"/>
+                        <w:spacing w:before="0" w:after="140"/>
+                        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr/>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="none"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="19">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="line">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="276225" cy="200025"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="18" name="Врезка18"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="276225" cy="200025"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:bidi w:val="0"/>
+                              <w:spacing w:before="0" w:after="140"/>
+                              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr/>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchor="t" lIns="0" tIns="0" rIns="0" bIns="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect style="position:absolute;rotation:-0;width:21.75pt;height:15.75pt;mso-wrap-distance-left:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-bottom:0pt;margin-top:0pt;mso-position-vertical:top;mso-position-vertical-relative:text;margin-left:0pt;mso-position-horizontal-relative:page">
+                <v:textbox inset="0in,0in,0in,0in">
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:bidi w:val="0"/>
+                        <w:spacing w:before="0" w:after="140"/>
+                        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr/>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="none"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:pBdr/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>(в ред. Федерального </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://www.consultant.ru/document/cons_doc_LAW_387160/b004fed0b70d0f223e4a81f8ad6cd92af90a7e3b/" \l "dst100070"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t> от 25.12.2018 N 489-ФЗ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:pBdr/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>(см. текст в предыдущей </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:rPr>
+          <w:t>редакции</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="dst390"/>
+      <w:bookmarkStart w:id="25" w:name="dst100811"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>2) назначение и применение по медицинским показаниям лекарственных препаратов, не входящих в перечень жизненно необходимых и важнейших лекарственных препаратов, медицинских изделий, не входящих в перечень медицинских изделий, имплантируемых в организм человека, - в случаях их замены из-за индивидуальной непереносимости, по жизненным показаниям по решению врачебной комиссии;</w:t>
+      </w:r>
+      <w:r>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="20">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="line">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7560310" cy="175260"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="19" name="Врезка19"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7560310" cy="175260"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:bidi w:val="0"/>
+                              <w:spacing w:before="0" w:after="140"/>
+                              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr/>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchor="t" lIns="0" tIns="0" rIns="0" bIns="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect style="position:absolute;rotation:-0;width:595.3pt;height:13.8pt;mso-wrap-distance-left:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-bottom:0pt;margin-top:0pt;mso-position-vertical:top;mso-position-vertical-relative:text;margin-left:0pt;mso-position-horizontal-relative:page">
+                <v:textbox inset="0in,0in,0in,0in">
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:bidi w:val="0"/>
+                        <w:spacing w:before="0" w:after="140"/>
+                        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr/>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="none"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="21">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="line">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="276225" cy="200025"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="20" name="Врезка20"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="276225" cy="200025"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:bidi w:val="0"/>
+                              <w:spacing w:before="0" w:after="140"/>
+                              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr/>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchor="t" lIns="0" tIns="0" rIns="0" bIns="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect style="position:absolute;rotation:-0;width:21.75pt;height:15.75pt;mso-wrap-distance-left:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-bottom:0pt;margin-top:0pt;mso-position-vertical:top;mso-position-vertical-relative:text;margin-left:0pt;mso-position-horizontal-relative:page">
+                <v:textbox inset="0in,0in,0in,0in">
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:bidi w:val="0"/>
+                        <w:spacing w:before="0" w:after="140"/>
+                        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr/>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="none"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:pBdr/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>(п. 2 в ред. Федерального </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://www.consultant.ru/document/cons_doc_LAW_387160/b004fed0b70d0f223e4a81f8ad6cd92af90a7e3b/" \l "dst100071"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t> от 25.12.2018 N 489-ФЗ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:pBdr/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>(см. текст в предыдущей </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:rPr>
+          <w:t>редакции</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="dst100812"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>3) размещение в маломестных палатах (боксах) пациентов - по медицинским и (или) эпидемиологическим </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://www.consultant.ru/document/cons_doc_LAW_131056/8120c7a123fbc8426c9d2942acfc9f777a80a913/" \l "dst100009"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>показаниям</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>, установленным уполномоченным федеральным органом исполнительной власти;</w:t>
+      </w:r>
+      <w:r>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="22">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="line">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7560310" cy="175260"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="21" name="Врезка21"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7560310" cy="175260"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:bidi w:val="0"/>
+                              <w:spacing w:before="0" w:after="140"/>
+                              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr/>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchor="t" lIns="0" tIns="0" rIns="0" bIns="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect style="position:absolute;rotation:-0;width:595.3pt;height:13.8pt;mso-wrap-distance-left:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-bottom:0pt;margin-top:0pt;mso-position-vertical:top;mso-position-vertical-relative:text;margin-left:0pt;mso-position-horizontal-relative:page">
+                <v:textbox inset="0in,0in,0in,0in">
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:bidi w:val="0"/>
+                        <w:spacing w:before="0" w:after="140"/>
+                        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr/>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="none"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="23">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="line">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="276225" cy="200025"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="22" name="Врезка22"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="276225" cy="200025"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:bidi w:val="0"/>
+                              <w:spacing w:before="0" w:after="140"/>
+                              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr/>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchor="t" lIns="0" tIns="0" rIns="0" bIns="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect style="position:absolute;rotation:-0;width:21.75pt;height:15.75pt;mso-wrap-distance-left:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-bottom:0pt;margin-top:0pt;mso-position-vertical:top;mso-position-vertical-relative:text;margin-left:0pt;mso-position-horizontal-relative:page">
+                <v:textbox inset="0in,0in,0in,0in">
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:bidi w:val="0"/>
+                        <w:spacing w:before="0" w:after="140"/>
+                        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr/>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="none"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="dst701"/>
+      <w:bookmarkStart w:id="28" w:name="dst100813"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>4) создание условий пребывания в стационарных условиях, включая предоставление спального места и питания, при совместном нахождении одного из родителей, иного члена семьи или иного законного представителя в медицинской организации в стационарных условиях с ребенком до достижения им возраста четырех лет, с ребенком старше указанного возраста - при наличии медицинских показаний, а с ребенком-инвалидом, который в соответствии с индивидуальной программой реабилитации или абилитации ребенка-инвалида, выданной по результатам проведения медико-социальной экспертизы, имеет ограничения основных категорий жизнедеятельности человека второй и (или) третьей степеней выраженности (ограничения способности к самообслуживанию, и (или) самостоятельному передвижению, и (или) ориентации, и (или) общению, и (или) обучению, и (или) контролю своего поведения), - независимо от возраста ребенка-инвалида;</w:t>
+      </w:r>
+      <w:r>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="24">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="line">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7560310" cy="175260"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="23" name="Врезка23"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7560310" cy="175260"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:bidi w:val="0"/>
+                              <w:spacing w:before="0" w:after="140"/>
+                              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr/>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchor="t" lIns="0" tIns="0" rIns="0" bIns="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect style="position:absolute;rotation:-0;width:595.3pt;height:13.8pt;mso-wrap-distance-left:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-bottom:0pt;margin-top:0pt;mso-position-vertical:top;mso-position-vertical-relative:text;margin-left:0pt;mso-position-horizontal-relative:page">
+                <v:textbox inset="0in,0in,0in,0in">
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:bidi w:val="0"/>
+                        <w:spacing w:before="0" w:after="140"/>
+                        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr/>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="none"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="25">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="line">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="276225" cy="200025"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="24" name="Врезка24"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="276225" cy="200025"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:bidi w:val="0"/>
+                              <w:spacing w:before="0" w:after="140"/>
+                              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr/>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchor="t" lIns="0" tIns="0" rIns="0" bIns="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect style="position:absolute;rotation:-0;width:21.75pt;height:15.75pt;mso-wrap-distance-left:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-bottom:0pt;margin-top:0pt;mso-position-vertical:top;mso-position-vertical-relative:text;margin-left:0pt;mso-position-horizontal-relative:page">
+                <v:textbox inset="0in,0in,0in,0in">
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:bidi w:val="0"/>
+                        <w:spacing w:before="0" w:after="140"/>
+                        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr/>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="none"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:pBdr/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>(п. 4 в ред. Федерального </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://www.consultant.ru/document/cons_doc_LAW_421930/3d0cac60971a511280cbba229d9b6329c07731f7/" \l "dst100015"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t> от 14.07.2022 N 317-ФЗ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:pBdr/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>(см. текст в предыдущей </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:rPr>
+          <w:t>редакции</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="dst514"/>
+      <w:bookmarkStart w:id="30" w:name="dst100814"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>5) транспортные услуги при сопровождении медицинским работником пациента, находящегося на лечении в стационарных условиях, в целях выполнения </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://www.consultant.ru/document/cons_doc_LAW_141711/a561c729a5c41cc7f478b665c356e27638a45269/" \l "dst100003"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>порядков</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t> оказания медицинской помощи, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:rPr>
+          <w:t>клинических рекомендаций</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t> и с учетом </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://www.consultant.ru/document/cons_doc_LAW_141711/c335af07929c2b2a5df5b1a0380b9e39598f60be/" \l "dst100005"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>стандартов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t> медицинской помощи в случае необходимости проведения такому пациенту диагностических исследований - при отсутствии возможности их проведения медицинской организацией, оказывающей медицинскую помощь пациенту;</w:t>
+      </w:r>
+      <w:r>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="26">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="line">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7560310" cy="175260"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="25" name="Врезка25"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7560310" cy="175260"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:bidi w:val="0"/>
+                              <w:spacing w:before="0" w:after="140"/>
+                              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr/>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchor="t" lIns="0" tIns="0" rIns="0" bIns="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect style="position:absolute;rotation:-0;width:595.3pt;height:13.8pt;mso-wrap-distance-left:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-bottom:0pt;margin-top:0pt;mso-position-vertical:top;mso-position-vertical-relative:text;margin-left:0pt;mso-position-horizontal-relative:page">
+                <v:textbox inset="0in,0in,0in,0in">
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:bidi w:val="0"/>
+                        <w:spacing w:before="0" w:after="140"/>
+                        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr/>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="none"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="27">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="line">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="276225" cy="200025"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="26" name="Врезка26"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="276225" cy="200025"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:bidi w:val="0"/>
+                              <w:spacing w:before="0" w:after="140"/>
+                              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr/>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchor="t" lIns="0" tIns="0" rIns="0" bIns="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect style="position:absolute;rotation:-0;width:21.75pt;height:15.75pt;mso-wrap-distance-left:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-bottom:0pt;margin-top:0pt;mso-position-vertical:top;mso-position-vertical-relative:text;margin-left:0pt;mso-position-horizontal-relative:page">
+                <v:textbox inset="0in,0in,0in,0in">
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:bidi w:val="0"/>
+                        <w:spacing w:before="0" w:after="140"/>
+                        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr/>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="none"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:pBdr/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>(в ред. Федерального </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://www.consultant.ru/document/cons_doc_LAW_387160/b004fed0b70d0f223e4a81f8ad6cd92af90a7e3b/" \l "dst100073"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t> от 25.12.2018 N 489-ФЗ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:pBdr/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>(см. текст в предыдущей </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:rPr>
+          <w:t>редакции</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="dst100815"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>6) транспортировка и хранение в морге поступившего для исследования биологического материала, трупов пациентов, умерших в медицинских и иных организациях, и утилизация биологического материала;</w:t>
+      </w:r>
+      <w:r>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="28">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="line">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7560310" cy="175260"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="27" name="Врезка27"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7560310" cy="175260"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:bidi w:val="0"/>
+                              <w:spacing w:before="0" w:after="140"/>
+                              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr/>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchor="t" lIns="0" tIns="0" rIns="0" bIns="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect style="position:absolute;rotation:-0;width:595.3pt;height:13.8pt;mso-wrap-distance-left:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-bottom:0pt;margin-top:0pt;mso-position-vertical:top;mso-position-vertical-relative:text;margin-left:0pt;mso-position-horizontal-relative:page">
+                <v:textbox inset="0in,0in,0in,0in">
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:bidi w:val="0"/>
+                        <w:spacing w:before="0" w:after="140"/>
+                        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr/>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="none"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="29">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="line">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="276225" cy="200025"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="28" name="Врезка28"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="276225" cy="200025"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:bidi w:val="0"/>
+                              <w:spacing w:before="0" w:after="140"/>
+                              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr/>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchor="t" lIns="0" tIns="0" rIns="0" bIns="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect style="position:absolute;rotation:-0;width:21.75pt;height:15.75pt;mso-wrap-distance-left:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-bottom:0pt;margin-top:0pt;mso-position-vertical:top;mso-position-vertical-relative:text;margin-left:0pt;mso-position-horizontal-relative:page">
+                <v:textbox inset="0in,0in,0in,0in">
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:bidi w:val="0"/>
+                        <w:spacing w:before="0" w:after="140"/>
+                        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr/>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="none"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="dst686"/>
+      <w:bookmarkStart w:id="33" w:name="dst131"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>7) медицинская деятельность, связанная с донорством органов и тканей человека, в том числе костного мозга и гемопоэтических стволовых клеток, в целях трансплантации (пересадки), включающая проведение мероприятий по медицинскому обследованию донора, обеспечение сохранности донорских органов и тканей до их изъятия у донора, изъятие донорских органов и тканей, хранение и транспортировку донорских органов и тканей.</w:t>
+      </w:r>
+      <w:r>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="30">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="line">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7560310" cy="175260"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="29" name="Врезка29"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7560310" cy="175260"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:bidi w:val="0"/>
+                              <w:spacing w:before="0" w:after="140"/>
+                              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr/>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchor="t" lIns="0" tIns="0" rIns="0" bIns="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect style="position:absolute;rotation:-0;width:595.3pt;height:13.8pt;mso-wrap-distance-left:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-bottom:0pt;margin-top:0pt;mso-position-vertical:top;mso-position-vertical-relative:text;margin-left:0pt;mso-position-horizontal-relative:page">
+                <v:textbox inset="0in,0in,0in,0in">
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:bidi w:val="0"/>
+                        <w:spacing w:before="0" w:after="140"/>
+                        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr/>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="none"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="31">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="line">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="276225" cy="200025"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="30" name="Врезка30"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="276225" cy="200025"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:bidi w:val="0"/>
+                              <w:spacing w:before="0" w:after="140"/>
+                              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr/>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchor="t" lIns="0" tIns="0" rIns="0" bIns="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect style="position:absolute;rotation:-0;width:21.75pt;height:15.75pt;mso-wrap-distance-left:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-bottom:0pt;margin-top:0pt;mso-position-vertical:top;mso-position-vertical-relative:text;margin-left:0pt;mso-position-horizontal-relative:page">
+                <v:textbox inset="0in,0in,0in,0in">
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:bidi w:val="0"/>
+                        <w:spacing w:before="0" w:after="140"/>
+                        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr/>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="none"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:pBdr/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>(п. 7 введен Федеральным </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://www.consultant.ru/document/cons_doc_LAW_182632/3d0cac60971a511280cbba229d9b6329c07731f7/" \l "dst100021"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t> от 13.07.2015 N 271-ФЗ; в ред. Федерального </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://www.consultant.ru/document/cons_doc_LAW_416188/b004fed0b70d0f223e4a81f8ad6cd92af90a7e3b/" \l "dst100066"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t> от 01.05.2022 N 129-ФЗ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:pBdr/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>(см. текст в предыдущей </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:rPr>
+          <w:t>редакции</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="dst100816"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>4. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://www.consultant.ru/document/cons_doc_LAW_141711/9239bf600915be9dd13b739da533f6ccb7250734/" \l "dst100068"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>Программа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t> государственных гарантий бесплатного оказания гражданам медицинской помощи утверждается сроком на три года (на очередной финансовый год и на плановый период) Правительством Российской Федерации, которое ежегодно рассматривает представляемый уполномоченным федеральным органом исполнительной власти доклад о ее реализации.</w:t>
+      </w:r>
+      <w:r>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="32">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="line">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7560310" cy="175260"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="31" name="Врезка31"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7560310" cy="175260"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:bidi w:val="0"/>
+                              <w:spacing w:before="0" w:after="140"/>
+                              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr/>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchor="t" lIns="0" tIns="0" rIns="0" bIns="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect style="position:absolute;rotation:-0;width:595.3pt;height:13.8pt;mso-wrap-distance-left:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-bottom:0pt;margin-top:0pt;mso-position-vertical:top;mso-position-vertical-relative:text;margin-left:0pt;mso-position-horizontal-relative:page">
+                <v:textbox inset="0in,0in,0in,0in">
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:bidi w:val="0"/>
+                        <w:spacing w:before="0" w:after="140"/>
+                        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr/>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="none"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="33">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="line">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="276225" cy="200025"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="32" name="Врезка32"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="276225" cy="200025"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:bidi w:val="0"/>
+                              <w:spacing w:before="0" w:after="140"/>
+                              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr/>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchor="t" lIns="0" tIns="0" rIns="0" bIns="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect style="position:absolute;rotation:-0;width:21.75pt;height:15.75pt;mso-wrap-distance-left:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-bottom:0pt;margin-top:0pt;mso-position-vertical:top;mso-position-vertical-relative:text;margin-left:0pt;mso-position-horizontal-relative:page">
+                <v:textbox inset="0in,0in,0in,0in">
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:bidi w:val="0"/>
+                        <w:spacing w:before="0" w:after="140"/>
+                        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr/>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="none"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="dst100817"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>5. В рамках программы государственных гарантий бесплатного оказания гражданам медицинской помощи устанавливаются:</w:t>
+      </w:r>
+      <w:r>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="34">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="line">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7560310" cy="175260"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="33" name="Врезка33"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7560310" cy="175260"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:bidi w:val="0"/>
+                              <w:spacing w:before="0" w:after="140"/>
+                              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr/>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchor="t" lIns="0" tIns="0" rIns="0" bIns="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect style="position:absolute;rotation:-0;width:595.3pt;height:13.8pt;mso-wrap-distance-left:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-bottom:0pt;margin-top:0pt;mso-position-vertical:top;mso-position-vertical-relative:text;margin-left:0pt;mso-position-horizontal-relative:page">
+                <v:textbox inset="0in,0in,0in,0in">
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:bidi w:val="0"/>
+                        <w:spacing w:before="0" w:after="140"/>
+                        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr/>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="none"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="35">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="line">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="276225" cy="200025"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="34" name="Врезка34"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="276225" cy="200025"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:bidi w:val="0"/>
+                              <w:spacing w:before="0" w:after="140"/>
+                              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr/>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchor="t" lIns="0" tIns="0" rIns="0" bIns="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect style="position:absolute;rotation:-0;width:21.75pt;height:15.75pt;mso-wrap-distance-left:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-bottom:0pt;margin-top:0pt;mso-position-vertical:top;mso-position-vertical-relative:text;margin-left:0pt;mso-position-horizontal-relative:page">
+                <v:textbox inset="0in,0in,0in,0in">
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:bidi w:val="0"/>
+                        <w:spacing w:before="0" w:after="140"/>
+                        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr/>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="none"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="dst101182"/>
+      <w:bookmarkStart w:id="37" w:name="dst100818"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>1) перечень видов (включая </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://www.consultant.ru/document/cons_doc_LAW_530892/e4f4faa4a46047c6dbb5348c39c4d80ec9d395ab/" \l "dst101911"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>перечень</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t> видов высокотехнологичной медицинской помощи, который содержит в том числе методы лечения и источники финансового обеспечения высокотехнологичной медицинской помощи), форм и условий медицинской помощи, оказание которой осуществляется бесплатно;</w:t>
+      </w:r>
+      <w:r>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="36">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="line">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7560310" cy="175260"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="35" name="Врезка35"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7560310" cy="175260"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:bidi w:val="0"/>
+                              <w:spacing w:before="0" w:after="140"/>
+                              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr/>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchor="t" lIns="0" tIns="0" rIns="0" bIns="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect style="position:absolute;rotation:-0;width:595.3pt;height:13.8pt;mso-wrap-distance-left:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-bottom:0pt;margin-top:0pt;mso-position-vertical:top;mso-position-vertical-relative:text;margin-left:0pt;mso-position-horizontal-relative:page">
+                <v:textbox inset="0in,0in,0in,0in">
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:bidi w:val="0"/>
+                        <w:spacing w:before="0" w:after="140"/>
+                        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr/>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="none"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="37">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="line">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="276225" cy="200025"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="36" name="Врезка36"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="276225" cy="200025"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:bidi w:val="0"/>
+                              <w:spacing w:before="0" w:after="140"/>
+                              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr/>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchor="t" lIns="0" tIns="0" rIns="0" bIns="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect style="position:absolute;rotation:-0;width:21.75pt;height:15.75pt;mso-wrap-distance-left:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-bottom:0pt;margin-top:0pt;mso-position-vertical:top;mso-position-vertical-relative:text;margin-left:0pt;mso-position-horizontal-relative:page">
+                <v:textbox inset="0in,0in,0in,0in">
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:bidi w:val="0"/>
+                        <w:spacing w:before="0" w:after="140"/>
+                        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr/>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="none"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:pBdr/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>(п. 1 в ред. Федерального </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://www.consultant.ru/document/cons_doc_LAW_470677/589f7e1c87c3da033b21bd2340a1dfb8e637b897/" \l "dst101343"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t> от 25.11.2013 N 317-ФЗ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:pBdr/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>(см. текст в предыдущей </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:rPr>
+          <w:t>редакции</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:pBdr/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="540" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="dst100819"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>2) перечень заболеваний и состояний, оказание медицинской помощи при которых осуществляется бесплатно;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:pBdr/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="540" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="dst100820"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>3) категории граждан, оказание медицинской помощи которым осуществляется бесплатно;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:pBdr/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="540" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="dst100821"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>4) базовая программа обязательного медицинского страхования в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://www.consultant.ru/document/cons_doc_LAW_507536/90bb5f4d280b26ade35de1f7d0f8584996e90157/" \l "dst100404"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t> Российской Федерации об обязательном медицинском страховании;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:pBdr/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="540" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="dst100822"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>5) средние нормативы объема медицинской помощи, средние нормативы финансовых затрат на единицу объема медицинской помощи, средние подушевые нормативы финансирования, а также порядок и структура формирования тарифов на медицинскую помощь и способы ее оплаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="dst100823"/>
+      <w:bookmarkEnd w:id="42"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>6) требования к территориальным программам государственных гарантий бесплатного оказания гражданам медицинской помощи в части определения порядка, условий предоставления медицинской помощи, критериев доступности медицинской помощи.</w:t>
+      </w:r>
+      <w:r>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="38">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="line">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7560310" cy="175260"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="37" name="Врезка37"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7560310" cy="175260"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:bidi w:val="0"/>
+                              <w:spacing w:before="0" w:after="140"/>
+                              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr/>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchor="t" lIns="0" tIns="0" rIns="0" bIns="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect style="position:absolute;rotation:-0;width:595.3pt;height:13.8pt;mso-wrap-distance-left:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-bottom:0pt;margin-top:0pt;mso-position-vertical:top;mso-position-vertical-relative:text;margin-left:0pt;mso-position-horizontal-relative:page">
+                <v:textbox inset="0in,0in,0in,0in">
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:bidi w:val="0"/>
+                        <w:spacing w:before="0" w:after="140"/>
+                        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr/>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="none"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="39">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="line">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="276225" cy="200025"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="38" name="Врезка38"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="276225" cy="200025"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:bidi w:val="0"/>
+                              <w:spacing w:before="0" w:after="140"/>
+                              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr/>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchor="t" lIns="0" tIns="0" rIns="0" bIns="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect style="position:absolute;rotation:-0;width:21.75pt;height:15.75pt;mso-wrap-distance-left:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-bottom:0pt;margin-top:0pt;mso-position-vertical:top;mso-position-vertical-relative:text;margin-left:0pt;mso-position-horizontal-relative:page">
+                <v:textbox inset="0in,0in,0in,0in">
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:bidi w:val="0"/>
+                        <w:spacing w:before="0" w:after="140"/>
+                        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr/>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="none"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="dst100824"/>
+      <w:bookmarkEnd w:id="43"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>6. В части медицинской помощи, оказание которой осуществляется за счет бюджетных ассигнований федерального бюджета в программе государственных гарантий, устанавливаются:</w:t>
+      </w:r>
+      <w:r>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="40">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="line">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7560310" cy="175260"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="39" name="Врезка39"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7560310" cy="175260"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:bidi w:val="0"/>
+                              <w:spacing w:before="0" w:after="140"/>
+                              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr/>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchor="t" lIns="0" tIns="0" rIns="0" bIns="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect style="position:absolute;rotation:-0;width:595.3pt;height:13.8pt;mso-wrap-distance-left:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-bottom:0pt;margin-top:0pt;mso-position-vertical:top;mso-position-vertical-relative:text;margin-left:0pt;mso-position-horizontal-relative:page">
+                <v:textbox inset="0in,0in,0in,0in">
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:bidi w:val="0"/>
+                        <w:spacing w:before="0" w:after="140"/>
+                        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr/>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="none"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="41">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="line">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="276225" cy="200025"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="40" name="Врезка40"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="276225" cy="200025"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:bidi w:val="0"/>
+                              <w:spacing w:before="0" w:after="140"/>
+                              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr/>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchor="t" lIns="0" tIns="0" rIns="0" bIns="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect style="position:absolute;rotation:-0;width:21.75pt;height:15.75pt;mso-wrap-distance-left:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-bottom:0pt;margin-top:0pt;mso-position-vertical:top;mso-position-vertical-relative:text;margin-left:0pt;mso-position-horizontal-relative:page">
+                <v:textbox inset="0in,0in,0in,0in">
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:bidi w:val="0"/>
+                        <w:spacing w:before="0" w:after="140"/>
+                        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr/>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="none"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:pBdr/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="540" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="dst100825"/>
+      <w:bookmarkEnd w:id="44"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>1) перечень видов, форм и условий медицинской помощи, оказание которой осуществляется за счет бюджетных ассигнований федерального бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:pBdr/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="540" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="dst100826"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>2) перечень заболеваний, состояний, оказание медицинской помощи при которых осуществляется за счет бюджетных ассигнований федерального бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:pBdr/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="540" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="dst100827"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>3) категории граждан, оказание медицинской помощи которым осуществляется за счет бюджетных ассигнований федерального бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:pBdr/>
+        <w:bidi w:val="0"/>
+        <w:ind w:firstLine="540" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="47" w:name="dst100828"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>4) порядок и условия оказания медицинской помощи за счет бюджетных ассигнований федерального бюджета, целевые значения критериев доступности медицинской помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="48" w:name="dst515"/>
+      <w:bookmarkStart w:id="49" w:name="dst100829"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>7. Программа государственных гарантий бесплатного оказания гражданам медицинской помощи формируется с учетом порядков оказания медицинской помощи, стандартов медицинской помощи, клинических рекомендаций, а также с учетом особенностей половозрастного состава населения, уровня и структуры заболеваемости населения Российской Федерации, основанных на данных медицинской статистики.</w:t>
+      </w:r>
+      <w:r>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="42">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="line">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7560310" cy="175260"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="41" name="Врезка41"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7560310" cy="175260"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:bidi w:val="0"/>
+                              <w:spacing w:before="0" w:after="140"/>
+                              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr/>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchor="t" lIns="0" tIns="0" rIns="0" bIns="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect style="position:absolute;rotation:-0;width:595.3pt;height:13.8pt;mso-wrap-distance-left:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-bottom:0pt;margin-top:0pt;mso-position-vertical:top;mso-position-vertical-relative:text;margin-left:0pt;mso-position-horizontal-relative:page">
+                <v:textbox inset="0in,0in,0in,0in">
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:bidi w:val="0"/>
+                        <w:spacing w:before="0" w:after="140"/>
+                        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr/>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="none"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="43">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="line">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="276225" cy="200025"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="42" name="Врезка42"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="276225" cy="200025"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:bidi w:val="0"/>
+                              <w:spacing w:before="0" w:after="140"/>
+                              <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr/>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchor="t" lIns="0" tIns="0" rIns="0" bIns="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect style="position:absolute;rotation:-0;width:21.75pt;height:15.75pt;mso-wrap-distance-left:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-bottom:0pt;margin-top:0pt;mso-position-vertical:top;mso-position-vertical-relative:text;margin-left:0pt;mso-position-horizontal-relative:page">
+                <v:textbox inset="0in,0in,0in,0in">
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:bidi w:val="0"/>
+                        <w:spacing w:before="0" w:after="140"/>
+                        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr/>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="none"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:pBdr/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>(в ред. Федерального </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://www.consultant.ru/document/cons_doc_LAW_387160/b004fed0b70d0f223e4a81f8ad6cd92af90a7e3b/" \l "dst100074"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t> от 25.12.2018 N 489-ФЗ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:pBdr/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>(см. текст в предыдущей </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+          </w:rPr>
+          <w:t>редакции</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="709" w:right="850" w:bottom="993" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:pgMar w:left="1134" w:right="1134" w:gutter="0" w:header="0" w:top="1134" w:footer="0" w:bottom="1134"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:textDirection w:val="lrTb"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...2 lines deleted...]
-    <w:charset w:val="CC"/>
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tempora LGC Uni">
+    <w:charset w:val="01"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="01"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-[...3 lines deleted...]
-  <w:characterSpacingControl w:val="doNotCompress"/>
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="709"/>
+  <w:autoHyphenation w:val="true"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
-[...2 lines deleted...]
-    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
-  <w:rsids>
-[...391 lines deleted...]
-  <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Tahoma" w:cs="Lohit Devanagari"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...138 lines deleted...]
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-  </w:style>
-[...29 lines deleted...]
-    <w:rsid w:val="00263456"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Tahoma" w:cs="Lohit Devanagari"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitle">
-[...1 lines deleted...]
-    <w:rsid w:val="00263456"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="Style13"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Tempora LGC Uni" w:hAnsi="Tempora LGC Uni" w:eastAsia="Tahoma" w:cs="Lohit Devanagari"/>
       <w:b/>
-      <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:bCs/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rPr>
+      <w:color w:val="000080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style13">
+    <w:name w:val="Заголовок"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Tahoma" w:cs="Lohit Devanagari"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Lohit Devanagari"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Lohit Devanagari"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style14">
+    <w:name w:val="Указатель"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Lohit Devanagari"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
-[...228 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=6E4AEDCA92360D19C57EDD277B05E4141971598E8BBA55BE5433B87FADF5EB74148CFA7953405325E5670C3BAE9690A67C827732DF6931C242D85977JFSEG" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=6E4AEDCA92360D19C57EDD317869B91F127E05818EBB5DEA0A64BE28F2A5ED2154CCFC2C10045E22EC6C586FEEC8C9F63AC97A31C37531C2J5SCG" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru/document/cons_doc_LAW_121895/d3162427a7e8305d6b6b1582927e76217c3ce45d/?ysclid=mpw6efb0ib960036622" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru/document/cons_doc_LAW_121895/d3162427a7e8305d6b6b1582927e76217c3ce45d/?ysclid=mpw6efb0ib960036622" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru/document/cons_doc_LAW_511708/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru/document/cons_doc_LAW_121895/d3162427a7e8305d6b6b1582927e76217c3ce45d/?ysclid=mpw6efb0ib960036622" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru/document/cons_doc_LAW_121895/d3162427a7e8305d6b6b1582927e76217c3ce45d/?ysclid=mpw6efb0ib960036622" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru/document/cons_doc_LAW_121895/d3162427a7e8305d6b6b1582927e76217c3ce45d/?ysclid=mpw6efb0ib960036622" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru/document/cons_doc_LAW_121895/d3162427a7e8305d6b6b1582927e76217c3ce45d/?ysclid=mpw6efb0ib960036622" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru/document/cons_doc_LAW_121895/d3162427a7e8305d6b6b1582927e76217c3ce45d/?ysclid=mpw6efb0ib960036622" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru/document/cons_doc_LAW_121895/d3162427a7e8305d6b6b1582927e76217c3ce45d/?ysclid=mpw6efb0ib960036622" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru/document/cons_doc_LAW_121895/d3162427a7e8305d6b6b1582927e76217c3ce45d/?ysclid=mpw6efb0ib960036622" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru/document/cons_doc_LAW_121895/d3162427a7e8305d6b6b1582927e76217c3ce45d/?ysclid=mpw6efb0ib960036622" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru/document/cons_doc_LAW_121895/d3162427a7e8305d6b6b1582927e76217c3ce45d/?ysclid=mpw6efb0ib960036622" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru/document/cons_doc_LAW_121895/d3162427a7e8305d6b6b1582927e76217c3ce45d/?ysclid=mpw6efb0ib960036622" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru/document/cons_doc_LAW_121895/d3162427a7e8305d6b6b1582927e76217c3ce45d/?ysclid=mpw6efb0ib960036622" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru/document/cons_doc_LAW_121895/d3162427a7e8305d6b6b1582927e76217c3ce45d/?ysclid=mpw6efb0ib960036622" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="LibreOffice">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="18a303"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="0369a3"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="a33e03"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="8e03a3"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="c99c00"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="c9211e"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0000ee"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="551a8b"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...44 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
+          <a:miter/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...16 lines deleted...]
-          </a:sp3d>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...43 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template/>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...11 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <Application>LibreOffice/7.6.4.1$Linux_X86_64 LibreOffice_project/60$Build-1</Application>
   <AppVersion></AppVersion>
+  <Pages>5</Pages>
+  <Words>1297</Words>
+  <Characters>9718</Characters>
+  <CharactersWithSpaces>10953</CharactersWithSpaces>
+  <Paragraphs>62</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator/>
+  <dc:description/>
+  <dc:language>ru-RU</dc:language>
+  <cp:lastModifiedBy/>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
+  <dc:subject/>
   <dc:title/>
-  <dc:subject/>
-[...6 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>